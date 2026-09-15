--- v0 (2026-07-10)
+++ v1 (2026-09-15)
@@ -18,94 +18,94 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Расписание богослужений на неделю 24.05.2032 - 30.05.2032</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Неделя: 24.05.2032 - 30.05.2032</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Сформировано: 10.07.2026 21:21</w:t>
+        <w:t>Сформировано: 16.09.2026 04:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Источник: https://xn-----6kccibta1abrvskhtgfldgw4cp2w.xn--p1ai/v2/schedule/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Понедельник, 24.05.2032</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Понедельник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>08:00 — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11:00 — Отпевание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>12:00 — Огласительные беседы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13:00 — Св. Крещение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17:00 — Всенощное бдение.</w:t>
+        <w:t>17:00 — Вечернее богослужение. Полиелей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Вторник, 25.05.2032</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Вторник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>08:00 — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11:00 — Отпевание.</w:t>
       </w:r>
     </w:p>
@@ -165,147 +165,162 @@
     <w:p>
       <w:r>
         <w:t>17:00 — Вечернее богослужение. Полиелей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Четверг, 27.05.2032</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Четверг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>08:00 — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t>08:00 — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:t>11:00 — Отпевание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>12:00 — Огласительные беседы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13:00 — Св. Крещение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17:00 — Вечернее богослужение. Полиелей.</w:t>
+        <w:t>17:00 — Вечернее богослужение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Пятница, 28.05.2032</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пятница</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>08:00 — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>08:00 — Божественная литургия. Исповедь. Молебен. Лития.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11:00 — Отпевание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>12:00 — Огласительные беседы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13:00 — Св. Крещение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17:00 — Вечернее богослужение. Полиелей.</w:t>
+        <w:t>17:00 — Вечернее богослужение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Суббота, 29.05.2032</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Суббота</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>08:00 — Божественная литургия. Исповедь. Молебен.Панихида о тех, кто жизнь свою положил на поле брани.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11:00 — Отпевание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>12:00 — Огласительные беседы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13:00 — Св. Крещение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>16:00 — Покаянный молебен для тех, кто совершил грех аборта.</w:t>
+        <w:t>16:00 — Молебен о сохранении жизни наших воинов, подвизающихся на поле брани.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>17:00 — Всенощное бдение. Общая подготовка копричастию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>18:45 — Исповедь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>18:45 — Исповедь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Воскресенье, 30.05.2032</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Воскресенье</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>06:15 — Исповедь</w:t>
       </w:r>
     </w:p>